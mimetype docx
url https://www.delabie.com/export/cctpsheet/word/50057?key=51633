--- v0 (2025-10-28)
+++ v1 (2026-04-15)
@@ -90,142 +90,164 @@
     <w:p>
       <w:pPr>
         <w:spacing w:line="336" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Specification description</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thermostatic mixing valve for mixed water distribution from 34 - 60°C:</w:t>
-[...90 lines deleted...]
-        <w:t xml:space="preserve"> Nickel-plated body, inlets F3/8" and outlet M3/8".</w:t>
+        <w:t xml:space="preserve">Thermostatic mixing valve for mixed water distribution from 34 - 60°C:
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For 1 to 2 taps or 1 shower.
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Anti-scalding safety: automatic water shut-off in case of cold water supply failure.
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cold shower failsafe: automatic water shut-off in case of hot water supply failure.
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temperature pre-set at 38°C, can be adjusted by the installer from 34 - 60°C.
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Non-return valves and filters.
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Minimum flow rate for operation: 3 lpm.
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thermal shocks are possible.
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nickel-plated body, inlets F3/8" and outlet M3/8".
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">30-year warranty.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1200" w:right="1500" w:bottom="1000" w:left="1450" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 