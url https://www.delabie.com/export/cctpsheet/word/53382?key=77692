--- v0 (2025-10-24)
+++ v1 (2026-11-01)
@@ -132,51 +132,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Time flow ~7 seconds.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Flow rate pre-set at 3 lpm at 3 bar, can be adjusted from 1.4 to 6 lpm.
+        <w:t xml:space="preserve">Flow rate pre-set at 3 lpm at 3 bar, can be adjusted from 3 to 6 lpm.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tamperproof scale-resistant flow straightener. 
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>